--- v0 (2025-10-06)
+++ v1 (2026-06-06)
@@ -1,5128 +1,6605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:body>
-    <w:p w14:paraId="24FAE5E9" w14:textId="1C245996" w:rsidR="00636A2A" w:rsidRPr="00FB7310" w:rsidRDefault="00D613F8" w:rsidP="00D467B2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:t>5</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SNEAKERS &amp; CO. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852E167" w14:textId="0E8D6E3E" w:rsidR="00636A2A" w:rsidRPr="00FB7310" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DECLARA</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IE PRIVIND ACCESUL MINORILOR CU V</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Â</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RSTA DE P</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Â</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB7310">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="00FB7310">
-[...26 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ă Î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>N 16 ANI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9E0A61" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000FC8A" w14:textId="5D3F4037" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prin prezenta, subsemnatul ______________________, identificat prin ___, seria_____, nr._________, eliberat de ____________________ la data de __________, CNP____________________, adres</w:t>
       </w:r>
-      <w:r w:rsidR="002936D6">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail :___________________, nr tel_________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n calitate de reprezentant legal al minorului:________________________________, n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidR="00E27D70">
-[...94 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>scut la data de_______________ av</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nd CNP ______________________, identificat cu __________, serie _____________ nr______________ , </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E4F0AE" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F2260B" w14:textId="1600847A" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declar pe proprie r</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>spundere, cunosc</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nd c</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="001D0F1E">
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>declara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iile false sunt pedepsite potrivit art. 326 Cod Penal, c</w:t>
       </w:r>
-      <w:r w:rsidR="00D467B2" w:rsidRPr="001D0F1E">
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sunt reprezentantul legal al minorului </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AA4BBD" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA4EB1E" w14:textId="52FF386F" w:rsidR="004A073F" w:rsidRPr="001D0F1E" w:rsidRDefault="004A073F" w:rsidP="004A073F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>esc pe minorul men</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ionat mai sus pe tot parcursul Festivalului Sneakers &amp; Co. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>, desf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ăș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>urat la Combinatul Fondului Plastic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>n perioada 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 iunie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="007B191F">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mi exercit obliga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...5 lines deleted...]
-        <w:t>ia de supraveghere constantă.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ia de supraveghere constant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E8337C" w14:textId="77777777" w:rsidR="004A073F" w:rsidRPr="001D0F1E" w:rsidRDefault="004A073F" w:rsidP="004A073F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B75968" w14:textId="6EF683CB" w:rsidR="004A073F" w:rsidRPr="001D0F1E" w:rsidRDefault="004A073F" w:rsidP="004A073F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="List Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...6 lines deleted...]
-        <w:t>Prin prezenta îmi asum întreaga răspundere pentru orice incident sau vătămare pe care minorul ar putea să o sufere din cauza lipsei mele de supraveghere adecvată, atât în ​​cadrul Festivalului, cât și în orice mijloc de transport furnizat de organizatorii festivalului.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prin prezenta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mi asum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ntreaga r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spundere pentru orice incident sau v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mare pe care minorul ar putea s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o sufere din cauza lipsei mele de supraveghere adecvat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cadrul Festivalului, c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n orice mijloc de transport furnizat de organizatorii festivalului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022AF4F1" w14:textId="77777777" w:rsidR="004A073F" w:rsidRPr="001D0F1E" w:rsidRDefault="004A073F" w:rsidP="004A073F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:pStyle w:val="List Paragraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26592B1B" w14:textId="2641591F" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00D467B2" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Î</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mi asum r</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spunderea pentru orice prejudiciu sau pagub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cauzat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t din neglijen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ță </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i din rea voint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, exclusiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n concuren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ță </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t organizatorilor, loca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidR="00B20EFB" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iei precum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i oric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...84 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ror altor persoane fizice sau juridice participante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> cadrul festivalului.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n cadrul festivalului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D76614" w14:textId="53C63124" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00CE236A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declar c</w:t>
       </w:r>
-      <w:r w:rsidR="00CE236A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sunt de acord ca secven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ele filmate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i/sau imaginile fotografiate cu minorul sau cu subsemnatul s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fie lipsite de drepturi de autor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i sunt de acord s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cedez toate drepturile asupra materialelor editate sau needitate c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tre organizatorii festivalului,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MVP SNEAKERS SRL. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n aceast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calitate, organizatorii sunt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ndrept</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ăț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i inclusiv s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>le retransmit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>niciun acord prealabil, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>le comunice public, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>le afi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n orice mod consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>de cuviin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ță</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, inclusiv dar f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a se limita la a fi postate pe pagina oficial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a festivalului, precum si pe paginile de socializare de ex dar f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a se limita la Facebook, Instagram etc., c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...102 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i a partenerilor din proiect, exclusiv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n scop de promovare a Festivalului. Prezentul acord este valabil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n condi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iile </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n care sunt respectate drepturile </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i libert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ăț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...138 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ile minorului, demnitatea acestuia precum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...309 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i dreptul la propria imagine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7373DABD" w14:textId="3684230E" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declar c</w:t>
       </w:r>
-      <w:r w:rsidR="00CE236A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>am luat la cuno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ță </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>politica de confiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ialitate actualizat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">privind  procesarea </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i stocarea de c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tre MVP SNEAKERS SRL a datelor cu caracter personal ale subsemnatului c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i cele ale minorului, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n conformitate cu Regulamentul UE nr. 679/2016 (Regulamentul General pentru Protectia Datelor) (inclusiv dar f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a se limita la nume, prenume, serie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i nr act de identitate, codul numeric personal, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nregistr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ri video, fotografii etc) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n scopul  achizi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rii biletelor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i particip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rii la Festivalul Sneakers &amp; Co, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ăș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n loca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ia Combinatul Fondului Plastic-Bucure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ti, (conform Regulamentului de participare), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n calitate de titular al r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spunderii p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rinte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ti asupra minorului </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mi dau acordul </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n mod expres </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i neechivoc c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>toate datele enumerate mai sus, at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t ale subsemnatului c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:r w:rsidR="00C20608" w:rsidRPr="001D0F1E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i ale copilului minor, al c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rui reprezentant sunt, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fie prelucrate de MVP SNEAKERS SRL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...138 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n scopul men</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...490 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ionat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9B7DD2" w14:textId="2C023046" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Am luat la cuno</w:t>
       </w:r>
-      <w:r w:rsidR="005A293B" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tin</w:t>
       </w:r>
-      <w:r w:rsidR="005A293B" w:rsidRPr="001D0F1E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ță </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>faptul c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>datele vor fi p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>strate o perioad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de timp </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n conformitate cu legisla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ia aplicabil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, respectiv pe toat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>durata de desf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ăș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urare a festivalului , inclusiv de la data punerii </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nzare a biletelor precum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>un an de la finalizarea procedurilor de achizi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ionare a acestora, iar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nregistr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rile video precum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i fotografiile vor fi salvate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n conformitate cu legisla</w:t>
       </w:r>
-      <w:r w:rsidR="005A293B" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ia aplicabil</w:t>
       </w:r>
-      <w:r w:rsidR="005A293B" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...201 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, dar pentru maximum un an.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E36B030" w14:textId="3BEA9016" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="007A03D7" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Î</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mi exprim acordul </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">n mod expres </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i neechivoc cu privire la posibilitatea organizatorilor de a putea folosi datele cu caracter personal din supravegherea video, din motive de securitate, pentru a putea urm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ri incidentele, pentru a preveni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i a raporta infrac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iunile s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ite </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n timpul desf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ăș</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rii festivalului. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Î</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n aceast</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>situa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie, aceste date vor fi transmise tertilor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>de ex companii de asigurare, autorit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ăț</w:t>
       </w:r>
-      <w:r w:rsidR="00636A2A" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">i judiciare etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4312058B" w14:textId="39DB9032" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declar c</w:t>
       </w:r>
-      <w:r w:rsidR="007A03D7" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>am luat la cuno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ță </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Regulamentul Oficial al Festivalului </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n special de men</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iunile privitoare la minori, l-am in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>angajez s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>asigur respectarea acestora at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t de c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tre subsemnatul c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...120 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i de c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...111 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tre minor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256B72C0" w14:textId="02FD1576" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="007A03D7">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subsemnatul, declar c</w:t>
       </w:r>
-      <w:r w:rsidR="007A03D7" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>toate informa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iile men</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ionate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n acest document, at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t ale subsemnatului c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i ale minorului sunt adev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mi asum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ntreaga responsabilitate cu privire la aceste declara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ț</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...183 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261DEDA5" w14:textId="77777777" w:rsidR="002C4D03" w:rsidRPr="001D0F1E" w:rsidRDefault="002C4D03" w:rsidP="002C4D03">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...6 lines deleted...]
-        <w:t>Prin semnarea prezentului acord confirm că am citit, am fost informat(ă) corect, complet, am luat cunoștință și înțeleg pe deplin dispozițiile din Politica de Confidențialitate cu privire la drepturile de care beneficiez privind protecția datelor personale proprii și ale minorului.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prin semnarea prezentului acord confirm c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>am citit, am fost informat(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) corect, complet, am luat cuno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ță ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eleg pe deplin dispozi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iile din Politica de Confiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ialitate cu privire la drepturile de care beneficiez privind protec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ț</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ia datelor personale proprii </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i ale minorului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653287C4" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8F4637" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398587EB" w14:textId="76225298" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nume </w:t>
       </w:r>
-      <w:r w:rsidR="007A03D7" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">n clar </w:t>
       </w:r>
-      <w:r w:rsidR="007A03D7" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ș</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i semn</w:t>
       </w:r>
-      <w:r w:rsidR="007A03D7" w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">tura </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0F1E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BC1757" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D83DB3" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nr tel la care pot fi contactat/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C3AE61" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C059B79" w14:textId="3CE9845E" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D0F1E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
-      <w:r w:rsidR="002936D6">
-[...40 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2A61CC" w14:textId="77777777" w:rsidR="00636A2A" w:rsidRPr="001D0F1E" w:rsidRDefault="00636A2A" w:rsidP="00636A2A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AF6BE15" w14:textId="77777777" w:rsidR="00381EDC" w:rsidRPr="001D0F1E" w:rsidRDefault="00381EDC" w:rsidP="00636A2A">
-[...13 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708"/>
+      <w:bidi w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Arial Unicode MS">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Helvetica Neue">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header &amp; Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:r/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header &amp; Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:r/>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="0A06E934"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:numStyleLink w:val="Imported Style 1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:styleLink w:val="Imported Style 1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="0"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...87 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2009746481">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...28 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="92"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:view w:val="print"/>
+  <w:mirrorMargins w:val="0"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:displayBackgroundShape/>
+  <w:revisionView w:markup="1" w:comments="1" w:insDel="1" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="0"/>
+  <w:evenAndOddHeaders w:val="0"/>
+  <w:bookFoldPrinting w:val="0"/>
+  <w:noLineBreaksAfter w:lang="English" w:val="‘“(〔[{〈《「『【⦅〘〖«〝︵︷︹︻︽︿﹁﹃﹇﹙﹛﹝｢"/>
+  <w:noLineBreaksBefore w:lang="English" w:val="’”)〕]}〉"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...41 lines deleted...]
-  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{8E134BC0-02A0-4E08-BFB8-A51067227B9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="auto"/>
+        <w:bdr w:val="nil"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:framePr w:anchorLock="0" w:w="0" w:h="0" w:vSpace="0" w:hSpace="0" w:xAlign="left" w:y="0" w:hRule="exact" w:vAnchor="margin"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...376 lines deleted...]
-  </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Default Paragraph Font">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Default Paragraph Font"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Table Normal">
+    <w:name w:val="Table Normal"/>
+    <w:next w:val="Table Normal"/>
+    <w:pPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
+    <w:tblStylePr w:type="firstRow"/>
+    <w:tblStylePr w:type="lastRow"/>
+    <w:tblStylePr w:type="firstCol"/>
+    <w:tblStylePr w:type="lastCol"/>
+    <w:tblStylePr w:type="band1Vert"/>
+    <w:tblStylePr w:type="band2Vert"/>
+    <w:tblStylePr w:type="band1Horz"/>
+    <w:tblStylePr w:type="band2Horz"/>
+    <w:tblStylePr w:type="neCell"/>
+    <w:tblStylePr w:type="nwCell"/>
+    <w:tblStylePr w:type="seCell"/>
+    <w:tblStylePr w:type="swCell"/>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="No List">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="No List"/>
+    <w:pPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="004A073F"/>
+  <w:style w:type="paragraph" w:styleId="Header &amp; Footer">
+    <w:name w:val="Header &amp; Footer"/>
+    <w:next w:val="Header &amp; Footer"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:next w:val="Body"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial Unicode MS" w:hAnsi="Calibri" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
       <w:lang w:val="en-US"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Imported Style 1">
+    <w:name w:val="Imported Style 1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List Paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:next w:val="List Paragraph"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial Unicode MS" w:hAnsi="Arial" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office Theme">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office Theme">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...9 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>